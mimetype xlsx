--- v0 (2026-06-04)
+++ v1 (2026-07-26)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$5:$E$84</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Душевые комплекты встраиваемого монтажа</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>FL1010BG</t>
   </si>
   <si>
@@ -428,53 +428,50 @@
     <t>Душевой комплект FILARETE Fing FL1044 (Графит)</t>
   </si>
   <si>
     <t>FL1044BL</t>
   </si>
   <si>
     <t>Душевой комплект FILARETE Fing FL1044 (Черный матовый)</t>
   </si>
   <si>
     <t>FL1044MG</t>
   </si>
   <si>
     <t>Душевой комплект FILARETE Fing FL1044 (Матовое золото)</t>
   </si>
   <si>
     <t>FL1044NK</t>
   </si>
   <si>
     <t>Душевой комплект FILARETE Fing FL1044 (Никель)</t>
   </si>
   <si>
     <t>FL1050BG</t>
   </si>
   <si>
     <t>Душевая система скрытого монтажа FILARETE FL1050 с Термостатом Графит</t>
-  </si>
-[...1 lines deleted...]
-    <t>Нет</t>
   </si>
   <si>
     <t>FL1050BL</t>
   </si>
   <si>
     <t>Душевая система скрытого монтажа FILARETE FL1050 с Термостатом Чёрный матовый</t>
   </si>
   <si>
     <t>FL1050MG</t>
   </si>
   <si>
     <t>Душевая система скрытого монтажа FILARETE FL1050 с Термостатом Матовое золото</t>
   </si>
   <si>
     <t>FL1050NK</t>
   </si>
   <si>
     <t>Душевая система скрытого монтажа FILARETE FL1050 с Термостатом Никель</t>
   </si>
   <si>
     <t>FL1052BG</t>
   </si>
   <si>
     <t>Душевая система скрытого монтажа FILARETE FL1052 с Термостатом Графит</t>
   </si>
@@ -530,179 +527,155 @@
     <t>FL1054BL</t>
   </si>
   <si>
     <t>Душевая система скрытого монтажа FILARETE FL1054 с Термостатом Чёрный матовый</t>
   </si>
   <si>
     <t>FL1054MG</t>
   </si>
   <si>
     <t>Душевая система скрытого монтажа FILARETE FL1054 с Термостатом Матовое золото</t>
   </si>
   <si>
     <t>FL1054NK</t>
   </si>
   <si>
     <t>Душевая система скрытого монтажа FILARETE FL1054 с Термостатом Никель</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
-  <fonts count="3">
+  <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
       <color rgb="FF000000"/>
-      <name val="Arial"/>
-[...7 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBBCADF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD8E0ED"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="hair">
         <color rgb="FF696969"/>
       </left>
       <right style="hair">
         <color rgb="FF696969"/>
       </right>
       <top style="hair">
         <color rgb="FF696969"/>
       </top>
       <bottom style="hair">
         <color rgb="FF696969"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="14">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="1" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="49" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -995,1429 +968,1429 @@
       <selection activeCell="E85" sqref="E85"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="6"/>
-[...2 lines deleted...]
-      <c r="E4" s="16"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="12"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="12" t="s">
+      <c r="C5" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="14" t="s">
+      <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="17" t="s">
+      <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="4">
         <v>1</v>
       </c>
-      <c r="B6" s="10" t="s">
+      <c r="B6" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="C6" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D6" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="16">
+      <c r="D6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="12">
         <v>46980</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="4">
         <v>2</v>
       </c>
-      <c r="B7" s="10" t="s">
+      <c r="B7" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="C7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="D7" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="16">
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="12">
         <v>43200</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4">
         <v>3</v>
       </c>
-      <c r="B8" s="10" t="s">
+      <c r="B8" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="C8" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D8" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="16">
+      <c r="D8" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="12">
         <v>46800</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="4">
         <v>4</v>
       </c>
-      <c r="B9" s="10" t="s">
+      <c r="B9" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="C9" s="7" t="s">
+      <c r="C9" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="D9" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="16">
+      <c r="D9" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="12">
         <v>45900</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="4">
         <v>5</v>
       </c>
-      <c r="B10" s="10" t="s">
+      <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="7" t="s">
+      <c r="C10" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="D10" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="16">
+      <c r="D10" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" s="12">
         <v>46980</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="4">
         <v>6</v>
       </c>
-      <c r="B11" s="10" t="s">
+      <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C11" s="7" t="s">
+      <c r="C11" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D11" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="16">
+      <c r="D11" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" s="12">
         <v>43200</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="4">
         <v>7</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="C12" s="7" t="s">
+      <c r="C12" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="D12" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="16">
+      <c r="D12" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" s="12">
         <v>46800</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="4">
         <v>8</v>
       </c>
-      <c r="B13" s="10" t="s">
+      <c r="B13" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="C13" s="7" t="s">
+      <c r="C13" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="D13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="16">
+      <c r="D13" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="12">
         <v>45900</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="4">
         <v>9</v>
       </c>
-      <c r="B14" s="10" t="s">
+      <c r="B14" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="C14" s="7" t="s">
+      <c r="C14" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="D14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="16">
+      <c r="D14" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="12">
         <v>46350</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="4">
         <v>10</v>
       </c>
-      <c r="B15" s="10" t="s">
+      <c r="B15" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="7" t="s">
+      <c r="C15" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="D15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="16">
+      <c r="D15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="12">
         <v>41850</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="4">
         <v>11</v>
       </c>
-      <c r="B16" s="10" t="s">
+      <c r="B16" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C16" s="7" t="s">
+      <c r="C16" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="D16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="16">
+      <c r="D16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" s="12">
         <v>46350</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="4">
         <v>12</v>
       </c>
-      <c r="B17" s="10" t="s">
+      <c r="B17" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C17" s="7" t="s">
+      <c r="C17" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="D17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="16">
+      <c r="D17" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="12">
         <v>44550</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="4">
         <v>13</v>
       </c>
-      <c r="B18" s="10" t="s">
+      <c r="B18" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C18" s="7" t="s">
+      <c r="C18" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="D18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E18" s="16">
+      <c r="D18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" s="12">
         <v>46350</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="4">
         <v>14</v>
       </c>
-      <c r="B19" s="10" t="s">
+      <c r="B19" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C19" s="7" t="s">
+      <c r="C19" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="D19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E19" s="16">
+      <c r="D19" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="12">
         <v>41850</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="4">
         <v>15</v>
       </c>
-      <c r="B20" s="10" t="s">
+      <c r="B20" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C20" s="7" t="s">
+      <c r="C20" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="D20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E20" s="16">
+      <c r="D20" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="12">
         <v>46350</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="4">
         <v>16</v>
       </c>
-      <c r="B21" s="10" t="s">
+      <c r="B21" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C21" s="7" t="s">
+      <c r="C21" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="D21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E21" s="16">
+      <c r="D21" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" s="12">
         <v>44550</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="4">
         <v>17</v>
       </c>
-      <c r="B22" s="10" t="s">
+      <c r="B22" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="C22" s="7" t="s">
+      <c r="C22" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="D22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="16">
+      <c r="D22" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="12">
         <v>42300</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="4">
         <v>18</v>
       </c>
-      <c r="B23" s="10" t="s">
+      <c r="B23" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="C23" s="7" t="s">
+      <c r="C23" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="D23" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="16">
+      <c r="D23" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="12">
         <v>37350</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="4">
         <v>19</v>
       </c>
-      <c r="B24" s="10" t="s">
+      <c r="B24" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C24" s="7" t="s">
+      <c r="C24" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="D24" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E24" s="16">
+      <c r="D24" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="12">
         <v>41850</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="4">
         <v>20</v>
       </c>
-      <c r="B25" s="10" t="s">
+      <c r="B25" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="C25" s="7" t="s">
+      <c r="C25" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="D25" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E25" s="16">
+      <c r="D25" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="12">
         <v>40050</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="4">
         <v>21</v>
       </c>
-      <c r="B26" s="10" t="s">
+      <c r="B26" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="C26" s="7" t="s">
+      <c r="C26" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="D26" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E26" s="16">
+      <c r="D26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" s="12">
         <v>42300</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="4">
         <v>22</v>
       </c>
-      <c r="B27" s="10" t="s">
+      <c r="B27" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="C27" s="7" t="s">
+      <c r="C27" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="D27" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E27" s="16">
+      <c r="D27" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E27" s="12">
         <v>37350</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="4">
         <v>23</v>
       </c>
-      <c r="B28" s="10" t="s">
+      <c r="B28" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="C28" s="7" t="s">
+      <c r="C28" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="D28" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E28" s="16">
+      <c r="D28" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28" s="12">
         <v>41850</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="4">
         <v>24</v>
       </c>
-      <c r="B29" s="10" t="s">
+      <c r="B29" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="C29" s="7" t="s">
+      <c r="C29" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="D29" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E29" s="16">
+      <c r="D29" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" s="12">
         <v>40050</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="4">
         <v>25</v>
       </c>
-      <c r="B30" s="10" t="s">
+      <c r="B30" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="C30" s="7" t="s">
+      <c r="C30" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="D30" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E30" s="16">
+      <c r="D30" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" s="12">
         <v>46350</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="4">
         <v>26</v>
       </c>
-      <c r="B31" s="10" t="s">
+      <c r="B31" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="C31" s="7" t="s">
+      <c r="C31" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D31" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E31" s="16">
+      <c r="D31" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" s="12">
         <v>41850</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="4">
         <v>27</v>
       </c>
-      <c r="B32" s="10" t="s">
+      <c r="B32" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="C32" s="7" t="s">
+      <c r="C32" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="D32" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E32" s="16">
+      <c r="D32" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" s="12">
         <v>46350</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="4">
         <v>28</v>
       </c>
-      <c r="B33" s="10" t="s">
+      <c r="B33" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="C33" s="7" t="s">
+      <c r="C33" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="D33" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E33" s="16">
+      <c r="D33" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33" s="12">
         <v>44550</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="4">
         <v>29</v>
       </c>
-      <c r="B34" s="10" t="s">
+      <c r="B34" s="9" t="s">
         <v>64</v>
       </c>
-      <c r="C34" s="7" t="s">
+      <c r="C34" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="D34" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E34" s="16">
+      <c r="D34" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" s="12">
         <v>46350</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="4">
         <v>30</v>
       </c>
-      <c r="B35" s="10" t="s">
+      <c r="B35" s="9" t="s">
         <v>66</v>
       </c>
-      <c r="C35" s="7" t="s">
+      <c r="C35" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="D35" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E35" s="16">
+      <c r="D35" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" s="12">
         <v>41850</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="4">
         <v>31</v>
       </c>
-      <c r="B36" s="10" t="s">
+      <c r="B36" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="C36" s="7" t="s">
+      <c r="C36" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="D36" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E36" s="16">
+      <c r="D36" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" s="12">
         <v>46350</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="4">
         <v>32</v>
       </c>
-      <c r="B37" s="10" t="s">
+      <c r="B37" s="9" t="s">
         <v>70</v>
       </c>
-      <c r="C37" s="7" t="s">
+      <c r="C37" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="D37" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E37" s="16">
+      <c r="D37" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37" s="12">
         <v>44550</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="4">
         <v>33</v>
       </c>
-      <c r="B38" s="10" t="s">
+      <c r="B38" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="C38" s="7" t="s">
+      <c r="C38" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="D38" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E38" s="16">
+      <c r="D38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38" s="12">
         <v>42300</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="4">
         <v>34</v>
       </c>
-      <c r="B39" s="10" t="s">
+      <c r="B39" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="C39" s="7" t="s">
+      <c r="C39" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="D39" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E39" s="16">
+      <c r="D39" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E39" s="12">
         <v>37350</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="4">
         <v>35</v>
       </c>
-      <c r="B40" s="10" t="s">
+      <c r="B40" s="9" t="s">
         <v>76</v>
       </c>
-      <c r="C40" s="7" t="s">
+      <c r="C40" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="D40" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E40" s="16">
+      <c r="D40" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E40" s="12">
         <v>41850</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="4">
         <v>36</v>
       </c>
-      <c r="B41" s="10" t="s">
+      <c r="B41" s="9" t="s">
         <v>78</v>
       </c>
-      <c r="C41" s="7" t="s">
+      <c r="C41" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="D41" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E41" s="16">
+      <c r="D41" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E41" s="12">
         <v>40050</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="4">
         <v>37</v>
       </c>
-      <c r="B42" s="10" t="s">
+      <c r="B42" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="C42" s="7" t="s">
+      <c r="C42" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="D42" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E42" s="16">
+      <c r="D42" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E42" s="12">
         <v>42300</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="4">
         <v>38</v>
       </c>
-      <c r="B43" s="10" t="s">
+      <c r="B43" s="9" t="s">
         <v>82</v>
       </c>
-      <c r="C43" s="7" t="s">
+      <c r="C43" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="D43" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E43" s="16">
+      <c r="D43" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43" s="12">
         <v>37350</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="4">
         <v>39</v>
       </c>
-      <c r="B44" s="10" t="s">
+      <c r="B44" s="9" t="s">
         <v>84</v>
       </c>
-      <c r="C44" s="7" t="s">
+      <c r="C44" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="D44" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E44" s="16">
+      <c r="D44" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44" s="12">
         <v>41850</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="4">
         <v>40</v>
       </c>
-      <c r="B45" s="10" t="s">
+      <c r="B45" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="C45" s="7" t="s">
+      <c r="C45" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="D45" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E45" s="16">
+      <c r="D45" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E45" s="12">
         <v>40050</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="4">
         <v>41</v>
       </c>
-      <c r="B46" s="10" t="s">
+      <c r="B46" s="9" t="s">
         <v>88</v>
       </c>
-      <c r="C46" s="7" t="s">
+      <c r="C46" s="6" t="s">
         <v>89</v>
       </c>
-      <c r="D46" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E46" s="16">
+      <c r="D46" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E46" s="12">
         <v>62280</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="4">
         <v>42</v>
       </c>
-      <c r="B47" s="10" t="s">
+      <c r="B47" s="9" t="s">
         <v>90</v>
       </c>
-      <c r="C47" s="7" t="s">
+      <c r="C47" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="D47" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E47" s="16">
+      <c r="D47" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E47" s="12">
         <v>55800</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="4">
         <v>43</v>
       </c>
-      <c r="B48" s="10" t="s">
+      <c r="B48" s="9" t="s">
         <v>92</v>
       </c>
-      <c r="C48" s="7" t="s">
+      <c r="C48" s="6" t="s">
         <v>93</v>
       </c>
-      <c r="D48" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E48" s="16">
+      <c r="D48" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E48" s="12">
         <v>60930</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="4">
         <v>44</v>
       </c>
-      <c r="B49" s="10" t="s">
+      <c r="B49" s="9" t="s">
         <v>94</v>
       </c>
-      <c r="C49" s="7" t="s">
+      <c r="C49" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="D49" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E49" s="16">
+      <c r="D49" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E49" s="12">
         <v>54450</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="4">
         <v>45</v>
       </c>
-      <c r="B50" s="10" t="s">
+      <c r="B50" s="9" t="s">
         <v>96</v>
       </c>
-      <c r="C50" s="7" t="s">
+      <c r="C50" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="D50" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E50" s="16">
+      <c r="D50" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E50" s="12">
         <v>62280</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="4">
         <v>46</v>
       </c>
-      <c r="B51" s="10" t="s">
+      <c r="B51" s="9" t="s">
         <v>98</v>
       </c>
-      <c r="C51" s="7" t="s">
+      <c r="C51" s="6" t="s">
         <v>99</v>
       </c>
-      <c r="D51" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E51" s="16">
+      <c r="D51" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E51" s="12">
         <v>55800</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="4">
         <v>47</v>
       </c>
-      <c r="B52" s="10" t="s">
+      <c r="B52" s="9" t="s">
         <v>100</v>
       </c>
-      <c r="C52" s="7" t="s">
+      <c r="C52" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="D52" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E52" s="16">
+      <c r="D52" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E52" s="12">
         <v>60930</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="4">
         <v>48</v>
       </c>
-      <c r="B53" s="10" t="s">
+      <c r="B53" s="9" t="s">
         <v>102</v>
       </c>
-      <c r="C53" s="7" t="s">
+      <c r="C53" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="D53" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E53" s="16">
+      <c r="D53" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E53" s="12">
         <v>54450</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="4">
         <v>49</v>
       </c>
-      <c r="B54" s="10" t="s">
+      <c r="B54" s="9" t="s">
         <v>104</v>
       </c>
-      <c r="C54" s="7" t="s">
+      <c r="C54" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="D54" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E54" s="16">
+      <c r="D54" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E54" s="12">
         <v>46980</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="4">
         <v>50</v>
       </c>
-      <c r="B55" s="10" t="s">
+      <c r="B55" s="9" t="s">
         <v>106</v>
       </c>
-      <c r="C55" s="7" t="s">
+      <c r="C55" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="D55" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E55" s="16">
+      <c r="D55" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E55" s="12">
         <v>43200</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="4">
         <v>51</v>
       </c>
-      <c r="B56" s="10" t="s">
+      <c r="B56" s="9" t="s">
         <v>108</v>
       </c>
-      <c r="C56" s="7" t="s">
+      <c r="C56" s="6" t="s">
         <v>109</v>
       </c>
-      <c r="D56" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E56" s="16">
+      <c r="D56" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E56" s="12">
         <v>46800</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="4">
         <v>52</v>
       </c>
-      <c r="B57" s="10" t="s">
+      <c r="B57" s="9" t="s">
         <v>110</v>
       </c>
-      <c r="C57" s="7" t="s">
+      <c r="C57" s="6" t="s">
         <v>111</v>
       </c>
-      <c r="D57" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E57" s="16">
+      <c r="D57" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E57" s="12">
         <v>45900</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="4">
         <v>53</v>
       </c>
-      <c r="B58" s="10" t="s">
+      <c r="B58" s="9" t="s">
         <v>112</v>
       </c>
-      <c r="C58" s="7" t="s">
+      <c r="C58" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="D58" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E58" s="16">
+      <c r="D58" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E58" s="12">
         <v>46980</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="4">
         <v>54</v>
       </c>
-      <c r="B59" s="10" t="s">
+      <c r="B59" s="9" t="s">
         <v>114</v>
       </c>
-      <c r="C59" s="7" t="s">
+      <c r="C59" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="D59" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E59" s="16">
+      <c r="D59" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E59" s="12">
         <v>43200</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="4">
         <v>55</v>
       </c>
-      <c r="B60" s="10" t="s">
+      <c r="B60" s="9" t="s">
         <v>116</v>
       </c>
-      <c r="C60" s="7" t="s">
+      <c r="C60" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="D60" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E60" s="16">
+      <c r="D60" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E60" s="12">
         <v>46800</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="4">
         <v>56</v>
       </c>
-      <c r="B61" s="10" t="s">
+      <c r="B61" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="C61" s="7" t="s">
+      <c r="C61" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="D61" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E61" s="16">
+      <c r="D61" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E61" s="12">
         <v>45900</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="4">
         <v>57</v>
       </c>
-      <c r="B62" s="10" t="s">
+      <c r="B62" s="9" t="s">
         <v>120</v>
       </c>
-      <c r="C62" s="7" t="s">
+      <c r="C62" s="6" t="s">
         <v>121</v>
       </c>
-      <c r="D62" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E62" s="16">
+      <c r="D62" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E62" s="12">
         <v>42750</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="4">
         <v>58</v>
       </c>
-      <c r="B63" s="10" t="s">
+      <c r="B63" s="9" t="s">
         <v>122</v>
       </c>
-      <c r="C63" s="7" t="s">
+      <c r="C63" s="6" t="s">
         <v>123</v>
       </c>
-      <c r="D63" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E63" s="16">
+      <c r="D63" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E63" s="12">
         <v>39150</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="4">
         <v>59</v>
       </c>
-      <c r="B64" s="10" t="s">
+      <c r="B64" s="9" t="s">
         <v>124</v>
       </c>
-      <c r="C64" s="7" t="s">
+      <c r="C64" s="6" t="s">
         <v>125</v>
       </c>
-      <c r="D64" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E64" s="16">
+      <c r="D64" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E64" s="12">
         <v>42300</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="4">
         <v>60</v>
       </c>
-      <c r="B65" s="10" t="s">
+      <c r="B65" s="9" t="s">
         <v>126</v>
       </c>
-      <c r="C65" s="7" t="s">
+      <c r="C65" s="6" t="s">
         <v>127</v>
       </c>
-      <c r="D65" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E65" s="16">
+      <c r="D65" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E65" s="12">
         <v>41400</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="4">
         <v>61</v>
       </c>
-      <c r="B66" s="10" t="s">
+      <c r="B66" s="9" t="s">
         <v>128</v>
       </c>
-      <c r="C66" s="7" t="s">
+      <c r="C66" s="6" t="s">
         <v>129</v>
       </c>
-      <c r="D66" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E66" s="16">
+      <c r="D66" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E66" s="12">
         <v>42750</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="4">
         <v>62</v>
       </c>
-      <c r="B67" s="10" t="s">
+      <c r="B67" s="9" t="s">
         <v>130</v>
       </c>
-      <c r="C67" s="7" t="s">
+      <c r="C67" s="6" t="s">
         <v>131</v>
       </c>
-      <c r="D67" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E67" s="16">
+      <c r="D67" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E67" s="12">
         <v>39150</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="4">
         <v>63</v>
       </c>
-      <c r="B68" s="10" t="s">
+      <c r="B68" s="9" t="s">
         <v>132</v>
       </c>
-      <c r="C68" s="7" t="s">
+      <c r="C68" s="6" t="s">
         <v>133</v>
       </c>
-      <c r="D68" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E68" s="16">
+      <c r="D68" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E68" s="12">
         <v>42300</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="4">
         <v>64</v>
       </c>
-      <c r="B69" s="10" t="s">
+      <c r="B69" s="9" t="s">
         <v>134</v>
       </c>
-      <c r="C69" s="7" t="s">
+      <c r="C69" s="6" t="s">
         <v>135</v>
       </c>
-      <c r="D69" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E69" s="16">
+      <c r="D69" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E69" s="12">
         <v>41400</v>
       </c>
     </row>
     <row r="70" spans="1:5">
-      <c r="A70" s="5">
+      <c r="A70" s="4">
         <v>65</v>
       </c>
-      <c r="B70" s="11" t="s">
+      <c r="B70" s="9" t="s">
         <v>136</v>
       </c>
-      <c r="C70" s="13" t="s">
+      <c r="C70" s="6" t="s">
         <v>137</v>
       </c>
-      <c r="D70" s="15" t="s">
+      <c r="D70" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E70" s="12">
+        <v>62100</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="4">
+        <v>66</v>
+      </c>
+      <c r="B71" s="9" t="s">
         <v>138</v>
       </c>
-      <c r="E70" s="18">
+      <c r="C71" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E71" s="12">
+        <v>55800</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="4">
+        <v>67</v>
+      </c>
+      <c r="B72" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="C72" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E72" s="12">
         <v>62100</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
-[...12 lines deleted...]
-      <c r="E71" s="18">
+    <row r="73" spans="1:5">
+      <c r="A73" s="4">
+        <v>68</v>
+      </c>
+      <c r="B73" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E73" s="12">
+        <v>59400</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="4">
+        <v>69</v>
+      </c>
+      <c r="B74" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="C74" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E74" s="12">
+        <v>62100</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="4">
+        <v>70</v>
+      </c>
+      <c r="B75" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="C75" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E75" s="12">
         <v>55800</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
-[...12 lines deleted...]
-      <c r="E72" s="18">
+    <row r="76" spans="1:5">
+      <c r="A76" s="4">
+        <v>71</v>
+      </c>
+      <c r="B76" s="9" t="s">
+        <v>148</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E76" s="12">
         <v>62100</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
-[...12 lines deleted...]
-      <c r="E73" s="18">
+    <row r="77" spans="1:5">
+      <c r="A77" s="4">
+        <v>72</v>
+      </c>
+      <c r="B77" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E77" s="12">
         <v>59400</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
-[...29 lines deleted...]
-      <c r="E75" s="18">
+    <row r="78" spans="1:5">
+      <c r="A78" s="4">
+        <v>73</v>
+      </c>
+      <c r="B78" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E78" s="12">
+        <v>57600</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="4">
+        <v>74</v>
+      </c>
+      <c r="B79" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="C79" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E79" s="12">
+        <v>52200</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="4">
+        <v>75</v>
+      </c>
+      <c r="B80" s="9" t="s">
+        <v>156</v>
+      </c>
+      <c r="C80" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E80" s="12">
+        <v>57600</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="4">
+        <v>76</v>
+      </c>
+      <c r="B81" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E81" s="12">
         <v>55800</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
-[...46 lines deleted...]
-      <c r="E78" s="18">
+    <row r="82" spans="1:5">
+      <c r="A82" s="4">
+        <v>77</v>
+      </c>
+      <c r="B82" s="9" t="s">
+        <v>160</v>
+      </c>
+      <c r="C82" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E82" s="12">
         <v>57600</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
-[...12 lines deleted...]
-      <c r="E79" s="18">
+    <row r="83" spans="1:5">
+      <c r="A83" s="4">
+        <v>78</v>
+      </c>
+      <c r="B83" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E83" s="12">
         <v>52200</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
-[...12 lines deleted...]
-      <c r="E80" s="18">
+    <row r="84" spans="1:5">
+      <c r="A84" s="4">
+        <v>79</v>
+      </c>
+      <c r="B84" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="C84" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E84" s="12">
         <v>57600</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
-[...57 lines deleted...]
-      <c r="C84" s="13" t="s">
+    <row r="85" spans="1:5">
+      <c r="A85" s="4">
+        <v>80</v>
+      </c>
+      <c r="B85" s="9" t="s">
         <v>166</v>
       </c>
-      <c r="D84" s="15" t="s">
-[...10 lines deleted...]
-      <c r="B85" s="11" t="s">
+      <c r="C85" s="6" t="s">
         <v>167</v>
       </c>
-      <c r="C85" s="13" t="s">
-[...5 lines deleted...]
-      <c r="E85" s="18">
+      <c r="D85" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E85" s="12">
         <v>55800</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B5:E84"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A4:E4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_14"/>