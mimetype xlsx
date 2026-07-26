--- v0 (2026-06-04)
+++ v1 (2026-07-26)
@@ -136,57 +136,57 @@
   <si>
     <t>FL2050BG</t>
   </si>
   <si>
     <t>Душевая стойка FILARETE FL2050 с термостатом (Графит)</t>
   </si>
   <si>
     <t>FL2050BL</t>
   </si>
   <si>
     <t>Душевая стойка FILARETE FL2050 с термостатом (Черный матовый)</t>
   </si>
   <si>
     <t>FL2050MG</t>
   </si>
   <si>
     <t>Душевая стойка FILARETE FL2050 с термостатом (Матовое золото)</t>
   </si>
   <si>
     <t>FL2050NK</t>
   </si>
   <si>
     <t>Душевая стойка FILARETE FL2050 с термостатом (Никель)</t>
   </si>
   <si>
+    <t>Нет</t>
+  </si>
+  <si>
     <t>FL2060BG</t>
   </si>
   <si>
     <t>Душевая стойка FILARETE  FL2060 (Графит)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Нет</t>
   </si>
   <si>
     <t>FL2060BL</t>
   </si>
   <si>
     <t>Душевая стойка FILARETE  FL2060 (Черный матовый)</t>
   </si>
   <si>
     <t>FL2060MG</t>
   </si>
   <si>
     <t>Душевая стойка FILARETE  FL2060 (Матовое золото)</t>
   </si>
   <si>
     <t>FL2060NK</t>
   </si>
   <si>
     <t>Душевая стойка FILARETE  FL2060 (Никель)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -913,132 +913,132 @@
       <c r="D19" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="16">
         <v>39150</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="16">
         <v>46980</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" s="4">
+      <c r="A21" s="5">
         <v>16</v>
       </c>
-      <c r="B21" s="10" t="s">
+      <c r="B21" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="C21" s="7" t="s">
+      <c r="C21" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="D21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E21" s="16">
+      <c r="D21" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="E21" s="18">
         <v>46350</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" s="5">
+      <c r="A22" s="4">
         <v>17</v>
       </c>
-      <c r="B22" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="13" t="s">
+      <c r="B22" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="D22" s="15" t="s">
+      <c r="C22" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="E22" s="18">
-        <v>0</v>
+      <c r="D22" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="16">
+        <v>54450</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" s="5">
+      <c r="A23" s="4">
         <v>18</v>
       </c>
-      <c r="B23" s="11" t="s">
+      <c r="B23" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="C23" s="13" t="s">
+      <c r="C23" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="D23" s="15" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="D23" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="16">
+        <v>46350</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" s="5">
+      <c r="A24" s="4">
         <v>19</v>
       </c>
-      <c r="B24" s="11" t="s">
+      <c r="B24" s="10" t="s">
         <v>45</v>
       </c>
-      <c r="C24" s="13" t="s">
+      <c r="C24" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="D24" s="15" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="D24" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="16">
+        <v>53100</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" s="5">
+      <c r="A25" s="4">
         <v>20</v>
       </c>
-      <c r="B25" s="11" t="s">
+      <c r="B25" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="C25" s="13" t="s">
+      <c r="C25" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="D25" s="15" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="D25" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="16">
+        <v>52650</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B5:E24"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A4:E4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_15"/>