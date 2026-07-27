--- v0 (2026-06-04)
+++ v1 (2026-07-27)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$5:$E$28</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Гигиенические души</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>FL100BG</t>
   </si>
   <si>
@@ -92,53 +92,50 @@
     <t>Гигиенический душ FILARETE Fing FL101 со смесителем (Графит)</t>
   </si>
   <si>
     <t>FL101BL</t>
   </si>
   <si>
     <t>Гигиенический душ FILARETE Fing FL101 со смесителем (Черный матовый)</t>
   </si>
   <si>
     <t>FL101MG</t>
   </si>
   <si>
     <t>Гигиенический душ FILARETE Fing FL101 со смесителем (Матовое золото)</t>
   </si>
   <si>
     <t>FL101NK</t>
   </si>
   <si>
     <t>Гигиенический душ FILARETE Fing FL101 со смесителем (Никель)</t>
   </si>
   <si>
     <t>FL104BG</t>
   </si>
   <si>
     <t>Гигиенический душ со смесителем FILARETE FL104 с термостатом Графит</t>
-  </si>
-[...1 lines deleted...]
-    <t>Нет</t>
   </si>
   <si>
     <t>FL104BL</t>
   </si>
   <si>
     <t>Гигиенический душ со смесителем FILARETE FL104 с термостатом Черный матовый</t>
   </si>
   <si>
     <t>FL104MG</t>
   </si>
   <si>
     <t>Гигиенический душ со смесителем FILARETE FL104 с термостатом Матовое золото</t>
   </si>
   <si>
     <t>FL104NK</t>
   </si>
   <si>
     <t>Гигиенический душ со смесителем FILARETE FL104 с термостатом Никель</t>
   </si>
   <si>
     <t>FL105BG</t>
   </si>
   <si>
     <t>Гигиенический душ со смесителем FILARETE FL105 с термостатом Графит</t>
   </si>
@@ -194,179 +191,155 @@
     <t>FL111BL</t>
   </si>
   <si>
     <t>Смеситель наружный с гигиеническим душем FILARETE FL111 Черный матовый</t>
   </si>
   <si>
     <t>FL111MG</t>
   </si>
   <si>
     <t>Смеситель наружный с гигиеническим душем FILARETE FL111 Матовое золото</t>
   </si>
   <si>
     <t>FL111NK</t>
   </si>
   <si>
     <t>Смеситель наружный с гигиеническим душем FILARETE FL111 Никель</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
-  <fonts count="3">
+  <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
       <color rgb="FF000000"/>
-      <name val="Arial"/>
-[...7 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBBCADF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD8E0ED"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="hair">
         <color rgb="FF696969"/>
       </left>
       <right style="hair">
         <color rgb="FF696969"/>
       </right>
       <top style="hair">
         <color rgb="FF696969"/>
       </top>
       <bottom style="hair">
         <color rgb="FF696969"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="14">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="1" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="49" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -659,477 +632,477 @@
       <selection activeCell="E29" sqref="E29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="6"/>
-[...2 lines deleted...]
-      <c r="E4" s="16"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="12"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="12" t="s">
+      <c r="C5" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="14" t="s">
+      <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="17" t="s">
+      <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="4">
         <v>1</v>
       </c>
-      <c r="B6" s="10" t="s">
+      <c r="B6" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="C6" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D6" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="16">
+      <c r="D6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="12">
         <v>11250</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="4">
         <v>2</v>
       </c>
-      <c r="B7" s="10" t="s">
+      <c r="B7" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="C7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="D7" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="16">
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="12">
         <v>10800</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4">
         <v>3</v>
       </c>
-      <c r="B8" s="10" t="s">
+      <c r="B8" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="C8" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D8" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="16">
+      <c r="D8" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="12">
         <v>10800</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="4">
         <v>4</v>
       </c>
-      <c r="B9" s="10" t="s">
+      <c r="B9" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="C9" s="7" t="s">
+      <c r="C9" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="D9" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="16">
+      <c r="D9" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="12">
         <v>10800</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="4">
         <v>5</v>
       </c>
-      <c r="B10" s="10" t="s">
+      <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="7" t="s">
+      <c r="C10" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="D10" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="16">
+      <c r="D10" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" s="12">
         <v>12150</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="4">
         <v>6</v>
       </c>
-      <c r="B11" s="10" t="s">
+      <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C11" s="7" t="s">
+      <c r="C11" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D11" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="16">
+      <c r="D11" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" s="12">
         <v>11700</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="4">
         <v>7</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="C12" s="7" t="s">
+      <c r="C12" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="D12" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="16">
+      <c r="D12" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" s="12">
         <v>11700</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="4">
         <v>8</v>
       </c>
-      <c r="B13" s="10" t="s">
+      <c r="B13" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="C13" s="7" t="s">
+      <c r="C13" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="D13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="16">
+      <c r="D13" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="12">
         <v>11250</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" s="5">
-[...2 lines deleted...]
-      <c r="B14" s="11" t="s">
+      <c r="A14" s="4">
+        <v>9</v>
+      </c>
+      <c r="B14" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="C14" s="13" t="s">
+      <c r="C14" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="D14" s="15" t="s">
+      <c r="D14" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="12">
+        <v>27000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="4">
+        <v>10</v>
+      </c>
+      <c r="B15" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="E14" s="18">
-[...7 lines deleted...]
-      <c r="B15" s="11" t="s">
+      <c r="C15" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="C15" s="13" t="s">
+      <c r="D15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="12">
+        <v>23400</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="4">
+        <v>11</v>
+      </c>
+      <c r="B16" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="D15" s="15" t="s">
-[...10 lines deleted...]
-      <c r="B16" s="11" t="s">
+      <c r="C16" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="C16" s="13" t="s">
+      <c r="D16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" s="12">
+        <v>26100</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="4">
+        <v>12</v>
+      </c>
+      <c r="B17" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="D16" s="15" t="s">
-[...10 lines deleted...]
-      <c r="B17" s="11" t="s">
+      <c r="C17" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="C17" s="13" t="s">
+      <c r="D17" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="12">
+        <v>25200</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="4">
+        <v>13</v>
+      </c>
+      <c r="B18" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="D17" s="15" t="s">
-[...10 lines deleted...]
-      <c r="B18" s="11" t="s">
+      <c r="C18" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="C18" s="13" t="s">
+      <c r="D18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" s="12">
+        <v>22500</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="4">
+        <v>14</v>
+      </c>
+      <c r="B19" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="D18" s="15" t="s">
-[...10 lines deleted...]
-      <c r="B19" s="11" t="s">
+      <c r="C19" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="C19" s="13" t="s">
+      <c r="D19" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="12">
+        <v>18900</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="4">
+        <v>15</v>
+      </c>
+      <c r="B20" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="D19" s="15" t="s">
-[...10 lines deleted...]
-      <c r="B20" s="11" t="s">
+      <c r="C20" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="C20" s="13" t="s">
+      <c r="D20" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="12">
+        <v>21600</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="4">
+        <v>16</v>
+      </c>
+      <c r="B21" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="D20" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E20" s="18">
+      <c r="C21" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" s="12">
         <v>21600</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
-[...6 lines deleted...]
-      <c r="C21" s="13" t="s">
+    <row r="22" spans="1:5">
+      <c r="A22" s="4">
+        <v>17</v>
+      </c>
+      <c r="B22" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D21" s="15" t="s">
-[...10 lines deleted...]
-      <c r="B22" s="11" t="s">
+      <c r="C22" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="C22" s="13" t="s">
+      <c r="D22" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="12">
+        <v>14400</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="4">
+        <v>18</v>
+      </c>
+      <c r="B23" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="D22" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="18">
+      <c r="C23" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="12">
+        <v>11700</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="4">
+        <v>19</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="12">
+        <v>13500</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="4">
+        <v>20</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="12">
+        <v>11700</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="4">
+        <v>21</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" s="12">
+        <v>15300</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="4">
+        <v>22</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E27" s="12">
+        <v>13500</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="4">
+        <v>23</v>
+      </c>
+      <c r="B28" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28" s="12">
         <v>14400</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
-[...91 lines deleted...]
-      <c r="C28" s="13" t="s">
+    <row r="29" spans="1:5">
+      <c r="A29" s="4">
+        <v>24</v>
+      </c>
+      <c r="B29" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="D28" s="15" t="s">
-[...10 lines deleted...]
-      <c r="B29" s="11" t="s">
+      <c r="C29" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="C29" s="13" t="s">
-[...5 lines deleted...]
-      <c r="E29" s="18">
+      <c r="D29" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" s="12">
         <v>13500</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B5:E28"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A4:E4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_14"/>